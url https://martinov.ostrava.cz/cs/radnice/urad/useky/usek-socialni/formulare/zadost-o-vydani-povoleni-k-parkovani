--- v0 (2026-04-27)
+++ v1 (2026-06-08)
@@ -800,51 +800,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>předkládá</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EF3DF03" w14:textId="77777777" w:rsidR="009A1C25" w:rsidRPr="001F4B7A" w:rsidRDefault="009A1C25" w:rsidP="009A1C25">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="572CB4B6" w14:textId="6CCF96C1" w:rsidR="001F4B7A" w:rsidRPr="00A41FF8" w:rsidRDefault="009519CE" w:rsidP="00F170FB">
+    <w:p w14:paraId="572CB4B6" w14:textId="6CCF96C1" w:rsidR="001F4B7A" w:rsidRPr="00A41FF8" w:rsidRDefault="00EB4173" w:rsidP="00F170FB">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="731661925"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -862,51 +862,51 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F170FB" w:rsidRPr="00A41FF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00721C10">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="001F4B7A" w:rsidRPr="00A41FF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>růkaz totožnosti / nájemní smlouva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1BE586" w14:textId="507E1A4B" w:rsidR="00595B59" w:rsidRPr="00A41FF8" w:rsidRDefault="009519CE" w:rsidP="001F4B7A">
+    <w:p w14:paraId="2E1BE586" w14:textId="507E1A4B" w:rsidR="00595B59" w:rsidRPr="00A41FF8" w:rsidRDefault="00EB4173" w:rsidP="001F4B7A">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1538477011"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -918,51 +918,51 @@
           <w:r w:rsidR="00595B59" w:rsidRPr="00A41FF8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00595B59" w:rsidRPr="00A41FF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001F4B7A" w:rsidRPr="00A41FF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Osvědčení o registraci vozidla (technický průkaz, leasingová / úvěrová smlouva).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697B33F3" w14:textId="03ABAC7D" w:rsidR="009A1C25" w:rsidRPr="00A41FF8" w:rsidRDefault="009519CE" w:rsidP="00F170FB">
+    <w:p w14:paraId="697B33F3" w14:textId="03ABAC7D" w:rsidR="009A1C25" w:rsidRPr="00A41FF8" w:rsidRDefault="00EB4173" w:rsidP="00F170FB">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-309871783"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -980,103 +980,171 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F170FB" w:rsidRPr="00A41FF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001F4B7A" w:rsidRPr="00A41FF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potvrzení právnické nebo </w:t>
       </w:r>
       <w:r w:rsidR="00A41FF8" w:rsidRPr="00A41FF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fyzicky podnikající osoby o svěření vozidla do soukromého užívání.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2211B14F" w14:textId="1E8BAA14" w:rsidR="009A1C25" w:rsidRPr="00A41FF8" w:rsidRDefault="009519CE" w:rsidP="00F170FB">
+    <w:p w14:paraId="2211B14F" w14:textId="7FFBA1F8" w:rsidR="009A1C25" w:rsidRDefault="00EB4173" w:rsidP="00F170FB">
       <w:pPr>
         <w:pStyle w:val="Odrky"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="468336754"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F170FB" w:rsidRPr="00A41FF8">
+          <w:r w:rsidR="00151005">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F170FB" w:rsidRPr="00A41FF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A41FF8" w:rsidRPr="00A41FF8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kopie smlouvy o poskytnutí sociálních služeb žadatele v místě bydliště.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF395ED" w14:textId="2E4FD24C" w:rsidR="00151005" w:rsidRPr="00A41FF8" w:rsidRDefault="00151005" w:rsidP="00151005">
+      <w:pPr>
+        <w:pStyle w:val="Odrky"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1599480890"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00A41FF8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vráceno předchozí vydané povolení k parkování</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41FF8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4173">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Karta č. …………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723E675C" w14:textId="77777777" w:rsidR="006615E6" w:rsidRPr="00A41FF8" w:rsidRDefault="006615E6" w:rsidP="004179E5">
       <w:pPr>
         <w:pStyle w:val="Arial8vtabulce"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1349,51 +1417,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9625" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="697729B9" w14:textId="35737F01" w:rsidR="008D0C8F" w:rsidRPr="00A41FF8" w:rsidRDefault="008D0C8F" w:rsidP="008D0C8F">
             <w:pPr>
               <w:pStyle w:val="Arial8vtabulce"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A41FF8">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Souhlas se zpracováním osobních údajů</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D0C8F" w:rsidRPr="00F23DBC" w14:paraId="5D1E2954" w14:textId="77777777" w:rsidTr="00255EB7">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AB782B5" w14:textId="111EFF93" w:rsidR="008D0C8F" w:rsidRPr="00A41FF8" w:rsidRDefault="008D0C8F" w:rsidP="008D0C8F">
             <w:pPr>
               <w:pStyle w:val="Arial8vtabulce"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
@@ -2929,52 +2996,64 @@
         <w:bCs/>
         <w:color w:val="003C69"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>ěstsk</w:t>
     </w:r>
     <w:r w:rsidR="001829F7">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="003C69"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>ý</w:t>
     </w:r>
     <w:r w:rsidR="00944D61" w:rsidRPr="00184675">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="003C69"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> obvod Martinov</w:t>
-    </w:r>
+      <w:t xml:space="preserve"> obvod </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00944D61" w:rsidRPr="00184675">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Martinov</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="19C41523" w14:textId="0B7F2D4E" w:rsidR="00E73A44" w:rsidRDefault="00197C24" w:rsidP="00944D61">
     <w:pPr>
       <w:pStyle w:val="zhlav0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5160"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="003C69"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -3081,52 +3160,62 @@
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="003C69"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Statutární město Ostrava</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6BEBEAF8" w14:textId="70A58AA0" w:rsidR="0095057F" w:rsidRPr="00544DE2" w:rsidRDefault="0095057F" w:rsidP="00E73A44">
     <w:pPr>
       <w:pStyle w:val="zhlav0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="003C69"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00544DE2">
       <w:rPr>
         <w:color w:val="003C69"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Úřad městského obvodu Martinov</w:t>
-    </w:r>
+      <w:t xml:space="preserve">Úřad městského obvodu </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00544DE2">
+      <w:rPr>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Martinov</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="054A0536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12EAE056"/>
     <w:lvl w:ilvl="0" w:tplc="79A649B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-284"/>
         </w:tabs>
         <w:ind w:left="788" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3787,87 +3876,89 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1875119526">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1513689438">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2045208571">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1552572778">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1074086956">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1808357765">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00890BFF"/>
     <w:rsid w:val="00000767"/>
     <w:rsid w:val="0000224E"/>
     <w:rsid w:val="00005583"/>
     <w:rsid w:val="00020229"/>
     <w:rsid w:val="00020D9A"/>
     <w:rsid w:val="00044FCB"/>
     <w:rsid w:val="00091869"/>
     <w:rsid w:val="00096778"/>
     <w:rsid w:val="000B5ABD"/>
     <w:rsid w:val="000E2598"/>
     <w:rsid w:val="0010639C"/>
     <w:rsid w:val="00120527"/>
     <w:rsid w:val="00145493"/>
+    <w:rsid w:val="00151005"/>
     <w:rsid w:val="00151332"/>
     <w:rsid w:val="001829F7"/>
     <w:rsid w:val="00184675"/>
     <w:rsid w:val="00197C24"/>
     <w:rsid w:val="001A5A1B"/>
     <w:rsid w:val="001B12BB"/>
     <w:rsid w:val="001D0E6F"/>
     <w:rsid w:val="001F41E6"/>
     <w:rsid w:val="001F4B7A"/>
     <w:rsid w:val="00227E60"/>
     <w:rsid w:val="002456CC"/>
     <w:rsid w:val="002538A3"/>
     <w:rsid w:val="00255EB7"/>
     <w:rsid w:val="0027586A"/>
     <w:rsid w:val="00291BCB"/>
     <w:rsid w:val="0029457A"/>
     <w:rsid w:val="002D4600"/>
     <w:rsid w:val="0030569B"/>
     <w:rsid w:val="00315689"/>
     <w:rsid w:val="003632DE"/>
     <w:rsid w:val="00372ACE"/>
     <w:rsid w:val="00383F11"/>
     <w:rsid w:val="00391E7C"/>
     <w:rsid w:val="003955B5"/>
     <w:rsid w:val="003A4A0F"/>
@@ -3944,50 +4035,51 @@
     <w:rsid w:val="00B33EEC"/>
     <w:rsid w:val="00B4151D"/>
     <w:rsid w:val="00B7391A"/>
     <w:rsid w:val="00B909D8"/>
     <w:rsid w:val="00BB602A"/>
     <w:rsid w:val="00BB796F"/>
     <w:rsid w:val="00BC3EE2"/>
     <w:rsid w:val="00C146AB"/>
     <w:rsid w:val="00C71FF1"/>
     <w:rsid w:val="00C80245"/>
     <w:rsid w:val="00C9374F"/>
     <w:rsid w:val="00CB3018"/>
     <w:rsid w:val="00CD377F"/>
     <w:rsid w:val="00CF1DAC"/>
     <w:rsid w:val="00D26B42"/>
     <w:rsid w:val="00D41102"/>
     <w:rsid w:val="00D530A8"/>
     <w:rsid w:val="00D67B72"/>
     <w:rsid w:val="00DD704B"/>
     <w:rsid w:val="00DD743E"/>
     <w:rsid w:val="00DF5169"/>
     <w:rsid w:val="00E41FE0"/>
     <w:rsid w:val="00E73A44"/>
     <w:rsid w:val="00EA52EF"/>
     <w:rsid w:val="00EB29D1"/>
+    <w:rsid w:val="00EB4173"/>
     <w:rsid w:val="00EF5787"/>
     <w:rsid w:val="00EF6C2D"/>
     <w:rsid w:val="00F06D19"/>
     <w:rsid w:val="00F170FB"/>
     <w:rsid w:val="00F23DBC"/>
     <w:rsid w:val="00F57D28"/>
     <w:rsid w:val="00F7334C"/>
     <w:rsid w:val="00FC023E"/>
     <w:rsid w:val="00FE5D98"/>
     <w:rsid w:val="00FF7EAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
@@ -5013,72 +5105,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>275</Words>
-  <Characters>1624</Characters>
+  <Words>284</Words>
+  <Characters>1682</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1896</CharactersWithSpaces>
+  <CharactersWithSpaces>1963</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Linhartová Šárka</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>